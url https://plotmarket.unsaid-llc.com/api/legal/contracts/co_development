--- v0 (2026-07-04)
+++ v1 (2026-09-06)
@@ -674,51 +674,51 @@
         <w:t xml:space="preserve">署名・捺印：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Yu Mincho" w:cs="Yu Mincho" w:eastAsia="Yu Mincho" w:hAnsi="Yu Mincho"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Yu Mincho" w:cs="Yu Mincho" w:eastAsia="Yu Mincho" w:hAnsi="Yu Mincho"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">発行日: 2026/7/4</w:t>
+        <w:t xml:space="preserve">発行日: 2026/9/6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Yu Mincho" w:cs="Yu Mincho" w:eastAsia="Yu Mincho" w:hAnsi="Yu Mincho"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">テンプレート出典: PLOT MARKET (https://plotmarket.unsaid-llc.com/)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Yu Mincho" w:cs="Yu Mincho" w:eastAsia="Yu Mincho" w:hAnsi="Yu Mincho"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>